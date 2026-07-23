--- v0 (2026-04-06)
+++ v1 (2026-07-23)
@@ -1,56 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MichaelLardakis\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2A2AFF8-7668-4796-AC6E-EE656E277449}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="Sheet2" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$C$292</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="179">
   <si>
     <t>FC</t>
   </si>
   <si>
     <t>PATTERN_RATE_REGIONS</t>
   </si>
   <si>
     <t>FTW5</t>
   </si>
   <si>
     <t>Central</t>
   </si>
   <si>
     <t>SAT4</t>
   </si>
   <si>
     <t>HOU8</t>
   </si>
   <si>
     <t>FTW1</t>
   </si>
   <si>
     <t>SAT1</t>
   </si>
   <si>
@@ -441,117 +467,241 @@
     <t>PDX6</t>
   </si>
   <si>
     <t>BFI9</t>
   </si>
   <si>
     <t>PDX7</t>
   </si>
   <si>
     <t>DEN2</t>
   </si>
   <si>
     <t>PSC2</t>
   </si>
   <si>
     <t>GEG2</t>
   </si>
   <si>
     <t>SLC2</t>
   </si>
   <si>
     <t>DEN8</t>
   </si>
   <si>
     <t>BFI3</t>
+  </si>
+  <si>
+    <t>FC TYPE</t>
+  </si>
+  <si>
+    <t>Standard</t>
+  </si>
+  <si>
+    <t>FTW2</t>
+  </si>
+  <si>
+    <t>GEU3</t>
+  </si>
+  <si>
+    <t>HEA2</t>
+  </si>
+  <si>
+    <t>HLI2</t>
+  </si>
+  <si>
+    <t>HOU7</t>
+  </si>
+  <si>
+    <t>HSV2</t>
+  </si>
+  <si>
+    <t>ICT2</t>
+  </si>
+  <si>
+    <t>LGB6</t>
+  </si>
+  <si>
+    <t>MDW8</t>
+  </si>
+  <si>
+    <t>MEM8</t>
+  </si>
+  <si>
+    <t>PBI2</t>
+  </si>
+  <si>
+    <t>PHL7</t>
+  </si>
+  <si>
+    <t>POC1</t>
+  </si>
+  <si>
+    <t>POC2</t>
+  </si>
+  <si>
+    <t>POC3</t>
+  </si>
+  <si>
+    <t>PSP3</t>
+  </si>
+  <si>
+    <t>QXY8</t>
+  </si>
+  <si>
+    <t>SCK3</t>
+  </si>
+  <si>
+    <t>SLC3</t>
+  </si>
+  <si>
+    <t>SMF7</t>
+  </si>
+  <si>
+    <t>TCY2</t>
+  </si>
+  <si>
+    <t>TEB4</t>
+  </si>
+  <si>
+    <t>TPA6</t>
+  </si>
+  <si>
+    <t>Hazmat</t>
+  </si>
+  <si>
+    <t>XMD4</t>
+  </si>
+  <si>
+    <t>XON1</t>
+  </si>
+  <si>
+    <t>XPB2</t>
+  </si>
+  <si>
+    <t>SAT6</t>
+  </si>
+  <si>
+    <t>DTW3</t>
+  </si>
+  <si>
+    <t>MSP6</t>
+  </si>
+  <si>
+    <t>XEW5</t>
+  </si>
+  <si>
+    <t>Oversize</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
-[...8 lines deleted...]
-    </xf>
+  <cellXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="34A853"/>
@@ -697,1142 +847,1936 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
+  <dimension ref="A1:D233"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.140625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="27" style="4" customWidth="1"/>
+    <col min="3" max="3" width="13" style="4" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="C1" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B39" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="C39" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A74" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A101" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A103" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A107" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A112" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A113" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A115" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A117" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A118" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A128" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B128" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="C128" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A129" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B129" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...169 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="C129" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A130" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A134" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A136" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="2" t="s">
-[...20 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="B150" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="2" t="s">
-[...52 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="B152" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...156 lines deleted...]
-      <c r="A56" s="2" t="s">
+      <c r="B162" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B56" s="2" t="s">
-[...649 lines deleted...]
-      </c>
+      <c r="B167" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="233" spans="4:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D233" s="1"/>
     </row>
   </sheetData>
-  <drawing r:id="rId1"/>
+  <autoFilter ref="A1:C292" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C290">
+      <sortCondition ref="C1:C292"/>
+    </sortState>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C234">
+    <sortCondition ref="A1:A234"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Michael Lardakis</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>